--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -54,114 +54,114 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
   </si>
   <si>
     <t>BENEDITO JOSÉ DE JESUS REIS</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/6/ldo01_ldo02_ldo03_merged.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/6/ldo01_ldo02_ldo03_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/24/ppa_2026_2029.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/24/ppa_2026_2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/23/ploa_2026.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/23/ploa_2026.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e fixa a Despesa do Orçamento Anual do Município de SITIO DO QUINTO, para o exercício financeiro de 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Fo - FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_decreto_leislativo_01_2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_decreto_leislativo_01_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas do Exercício Financeiro de 2023, de responsabilidade do Sr. Jair Jesus dos Santos, constante do Processo nº 07856e24 do Tribunal de Contas dos Municípios do Estado da Bahia.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>PARACERES DAS COMISSÕES</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/12/parecer_comissao_financas_e_orcamento._dispoe_sobr_pldo_569.2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/12/parecer_comissao_financas_e_orcamento._dispoe_sobr_pldo_569.2025.pdf</t>
   </si>
   <si>
     <t>Da COMISSÃO DE FINANÇAS E ORÇAMENTO sobre o projeto de lei nº569/2025, de autoria do Poder Executivo Municipal, que dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2026 e dá outras providencias no âmbito Municipal de Sitio do Quinto/Ba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -468,68 +468,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/6/ldo01_ldo02_ldo03_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/24/ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/23/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_decreto_leislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/12/parecer_comissao_financas_e_orcamento._dispoe_sobr_pldo_569.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/6/ldo01_ldo02_ldo03_merged.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/24/ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/23/ploa_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/7/projeto_de_decreto_leislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/12/parecer_comissao_financas_e_orcamento._dispoe_sobr_pldo_569.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="239" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>