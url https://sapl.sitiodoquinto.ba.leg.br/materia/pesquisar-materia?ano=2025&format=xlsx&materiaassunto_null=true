--- v0 (2025-12-16)
+++ v1 (2026-05-26)
@@ -54,376 +54,376 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
   </si>
   <si>
     <t>ALDENIZIO MIRANDA</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no573_2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no573_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a identificação visual dos Veículos Oficiais próprios ou locados da CAMARA MUNICIPAL DE SÍTO DO QUINTO/BA e da outras providencias.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>RENATINHO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a denominação da via Pública Urbana e da outras providencias.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
   </si>
   <si>
     <t>BENEDITO JOSÉ DE JESUS REIS</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/21/oficio_fmh_merged.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/21/oficio_fmh_merged.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social - FMHIS -  e o Conselho Gestor do FMHIS, e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_572.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_572.pdf</t>
   </si>
   <si>
     <t>Prorroga até 31 de Dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado pela Lei Municipal nº 363 de 23 de Junho de 2025 e alterações posteriores pela Lei nº. 434 de 18 de Dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 78 Regimento Interno da Câmara Municipal de Sítio do Quinto e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>“Altera dispositivos do Regimento Interno da Câmara Municipal de Sítio do Quinto, e dá outras providências.”</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>PESE</t>
   </si>
   <si>
     <t>PROJETO DE EMENDAS E SUB-EMENDAS</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_ploa.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_ploa.pdf</t>
   </si>
   <si>
     <t>Altera os artigos: 6º e 7º do projeto de Lei Orçamentaria Anual para o Exercício de 2026, reduzindo de 90% (noventa por cento) para 40% (quarenta por cento) o limite para abertura de créditos adicionais suplementares e respectivas hipóteses de anulação de dotações orçamentarias.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>INDCA</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GIL CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_06.2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_06.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno de acordo com o Artigo: Artigo 111, venho requer que seja esta INDICAÇÃO seja submetida ao Plenário para aprovação a qual visa:_x000D_
 I - Complementação da rede de Esgoto da Rua Travessa da Mangueira iniciando da Esquina com a Rua Sargento Bregildo.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no07_2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no07_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma praça Pública no Povoado Lagoa do Limoeiro, ao lado da Igreja Matriz, no Município do Sítio – Ba.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no08_2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no08_2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de contratação de um médico Neuropediatra para atendimento na rede Municipal de Saúde.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no09_2025.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no09_2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de Câmeras de segurança na entrada principal e na sala de espera da recepção da Câmara Municipal.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>nos termos do regimento interno desta casa, de acordo com o artigo 111, venho requerer  que seja essa Indicação submetida ao Plenário para aprovação, a qual visa:_x000D_
 I - Renomear a praça localizada próximo a Rua Eutímio Pedro de Santana ao lado  do Polo  Educacional  UNEB e também dos posto do Correios que passara a ter a seguinte denominação._x000D_
 1 - Praça José Miguel de Carvalho. "Zezé de Miguel".</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ANCELMO DO RASINHO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_11_2025_vereador_ancelmo.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_11_2025_vereador_ancelmo.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno desta casa, de acordo com o artigo 111, venho requerer que seja essa Indicação submetida ao Plenário para aprovação, a qual visa:_x000D_
 I - Pavimentação da Rua da Bandeira no povoado Rasinho.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_12_2025_vereador_ancelmo.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_12_2025_vereador_ancelmo.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno desta casa, de acordo com o artigo 111, venho requerer que seja essa Indicação submetida ao Plenário para aprovação, a qual visa:_x000D_
 I - Reforma da quadra Poliesportiva do Povoado Planalto.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ANDERSON DO ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_15_autor_anderson_do_enfermeiro.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_15_autor_anderson_do_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Indico sobre a nomenclatura da nova Creche Municipal, em construção nas proximidades do Colégio Estadual João Francisco da Silva, que passará a se chamar: Creche Municipal Dr. Francisco Assis de Oliveira Melo, em homenagem póstuma ao ilustre cidadão.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_16_2025_anderson_do_enfermerio_instalacao_de_luzes.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_16_2025_anderson_do_enfermerio_instalacao_de_luzes.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura a breve instalação da iluminação pública na Avenida Sete de Setembro, Rua Vasco da Gama, em toda a sua extensão, bem como em todo o Bairro Novo, conforme projeto e ofícios em anexo já encaminhados à Coelba pelo Vereador Anderson do Enfermeiro.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_17_2025_vereador_renatinho.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_17_2025_vereador_renatinho.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma praça de Recreação nas proximidades do Colégio Estadual de tempo Integral e do novo colégio Municipal em fase final de construção e do posto da base do Samu.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_18_2025_vereador_renatinho.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_18_2025_vereador_renatinho.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Bueiros para escoamento da água das chuvas na rua são João e também entre a Praça da Feira da Igreja próximo a casa de dona Gildete.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ZÉ MIUDO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_19_2025_vereador_ze_miudo.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_19_2025_vereador_ze_miudo.pdf</t>
   </si>
   <si>
     <t>I - Instalação de moldura contendo a identificação com o nome na entrada do Povoado Planalto e na entrada do povoado Rasinho.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>NETINHA DE BADO</t>
   </si>
   <si>
     <t>Indico a perfuração de um poço artesiano para atender as comunidades do Belém e Barreiro.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mensagem_de_veto_001.2025_assinado.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mensagem_de_veto_001.2025_assinado.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Com fundamento no artigo 45 da Lei Orgânica do Município de Sítio do Quinto, venho, respeitosamente, comunicar a Vossa Excelência que decidi vetar parcialmente o Projeto de Lei nº 578/2025, aprovado por essa Egrégia Câmara Municipal, especificamente quanto à Emenda Modificativa que alterou a redação do artigo 1º do texto original.</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>PARACERES DAS COMISSÕES</t>
   </si>
   <si>
     <t>Fo - FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_financas_e_orcamento_do_executivo_contas_2023..pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_financas_e_orcamento_do_executivo_contas_2023..pdf</t>
   </si>
   <si>
     <t>Da COMISSÃO DE FINANÇAS E ORÇAMENTO sobre o julgamento legislativo das Contas de Governo do Chefe do Poder Executivo Municipal de Sítio do Quinto/BA, relativas ao exercício financeiro de 2023, conforme Processo TCM/BA nº 07856e24 e Parecer Prévio emitido pelo Tribunal de Contas dos Municípios do Estado da Bahia.</t>
   </si>
   <si>
     <t>Esadumadc - EDUCAÇÃO, SAUDE, ASSIT SOCIAL, D.HUMANOS. M.AMBIEN</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/10/parecer_comissao_educacao._prorroga_plano_educacao.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/10/parecer_comissao_educacao._prorroga_plano_educacao.pdf</t>
   </si>
   <si>
     <t>Da COMISSÃO DE EDUCAÇÃO, SAÚDE, ASSISTÊNCIA SOCIAL E DIREITOS HUMANOS, MEIO AMBIENTE E DEFESADO CONSUMIDOR, sobre o Projeto de Lei Complementar nº 572/2025, de autoria do Poder Executivo Municipal, que “Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado pela Lei nº 363 de 23 de junho de 2015 e alterações posteriores pela Lei nº 434, de 18 de dezembro de 2018, e dá outras providências.”</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/11/parecer_ccj_prorroga_plano_educacao.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/11/parecer_ccj_prorroga_plano_educacao.pdf</t>
   </si>
   <si>
     <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei Complementar nº 572/2025, de autoria do Poder Executivo Municipal, que “Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado pela Lei nº 363 de 23 de junho de 2015 e alterações _x000D_
 posteriores pela Lei nº 434, de 18 de dezembro de 2018, e dá outras providências.”</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_conjunto_fmhs_habitacao.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_conjunto_fmhs_habitacao.pdf</t>
   </si>
   <si>
     <t>Das COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL e de OBRAS, SERVIÇOS PÚBLICOS, AGROINDÚSTRIA, COMÉRCIO E TURISMO, sobre o Projeto de Lei nº 575/2025, de autoria do Poder Executivo Municipal, que “Cria o Fundo Municipal de Habitação de Interesse Social – FMHIS e o Conselho Gestor do FMHIS, e dá outras providências.”</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_ccj_571_fraldarios-1.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_ccj_571_fraldarios-1.pdf</t>
   </si>
   <si>
     <t>“Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei nº 571/2025, de autoria do Vereador José Renato de Oliveira, que ‘Dispõe sobre a obrigatoriedade da instalação de fraldários em praças públicas  Município de Sítio do Quinto e dá outras providências.’”</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/35/parecer_ccj_pl_carga_horaria_tea.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/35/parecer_ccj_pl_carga_horaria_tea.pdf</t>
   </si>
   <si>
     <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei nº 578/2025, de autoria do Poder Executivo Municipal, de servidor público municipal que possua cônjuge, companheiro, filho ou dependente portador de Transtorno do Espectro Autista (TEA), sem prejuízo da remuneração e revoga a exigência de compensação de horário, no âmbito do município de Sítio do Quinto/BA, e da outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Veto Parcial nº 001/2025, de autoria do Chefe do Poder Executivo Municipal, que vetou a Emenda Modificativa nº 01/2025 ao Projeto de Lei nº 578/2025, que ‘Dispõe sobre a redução da carga horária de servidor público municipal que possua dependente com Transtorno do Espectro Autista (TEA)’.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>A COMISSÃO DE FINANÇAS E ORÇAMENTO, sobre o Projeto de Lei nº 577/2025, de autoria do Poder Executivo Municipal, que “Estima a Receita e Fixa a Despesa para o Exercício de 2026, no âmbito do Município de Sítio do Quinto/BA”, bem como sobre a Emenda Modificativa nº 02/2025, apresentada pelo Vereador Aldenísio Santana de Carvalho, que altera a redação dos artigos 6º e 7º do Projeto de Lei Orçamentária Anual – LOA 2026</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Das COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL e DE FINANÇAS E ORÇAMENTO, sobre o Projeto de Lei Ordinária do Executivo nº 576/2025, que “Dispõe sobre o Plano Plurianual do Município de Sítio do Quinto para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
@@ -748,68 +748,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no573_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/21/oficio_fmh_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_572.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_ploa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no07_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no08_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no09_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_11_2025_vereador_ancelmo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_12_2025_vereador_ancelmo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_15_autor_anderson_do_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_16_2025_anderson_do_enfermerio_instalacao_de_luzes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_17_2025_vereador_renatinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_18_2025_vereador_renatinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_19_2025_vereador_ze_miudo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mensagem_de_veto_001.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_financas_e_orcamento_do_executivo_contas_2023..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/10/parecer_comissao_educacao._prorroga_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/11/parecer_ccj_prorroga_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_conjunto_fmhs_habitacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_ccj_571_fraldarios-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/35/parecer_ccj_pl_carga_horaria_tea.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no573_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/21/oficio_fmh_merged.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_complementar_572.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_modificativa_ploa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/3/indicacao_no_06.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_no07_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no08_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_no09_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_11_2025_vereador_ancelmo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_12_2025_vereador_ancelmo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_15_autor_anderson_do_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_16_2025_anderson_do_enfermerio_instalacao_de_luzes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_17_2025_vereador_renatinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_18_2025_vereador_renatinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_19_2025_vereador_ze_miudo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/39/mensagem_de_veto_001.2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_financas_e_orcamento_do_executivo_contas_2023..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/10/parecer_comissao_educacao._prorroga_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/11/parecer_ccj_prorroga_plano_educacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_conjunto_fmhs_habitacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_ccj_571_fraldarios-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2025/35/parecer_ccj_pl_carga_horaria_tea.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>