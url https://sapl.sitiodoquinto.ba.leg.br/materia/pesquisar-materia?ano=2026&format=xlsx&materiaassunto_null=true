--- v0 (2026-02-09)
+++ v1 (2026-04-04)
@@ -10,114 +10,306 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="81">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_recomposicao_inflacionaria.pdf</t>
+  </si>
+  <si>
+    <t>“Concede revisão geral anual sobre o vencimento básico dos servidores públicos e sobre o subsídio dos agentes políticos da Câmara Municipal de Sítio do Quinto, referente ao exercício de 2025, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre alteração dos vencimentos dos cargos Efetivos e demais cargos da Câmara Municipal e dá outras providências’’</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
+  </si>
+  <si>
+    <t>BENEDITO JOSÉ DE JESUS REIS</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_-_reajuste_salarial_magisterio_2026__281_29_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>“Altera o Anexo V da Lei Municipal 293/2010, reajustando o salário dos Servidores do quadro efetivo do grupo ocupacional do Magistério do Município de Sítio do Quinto/Bahia, e dá outras providencias”.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_-_reajuste_do_agentes_2026_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre o reajuste do piso salarial dos agentes de saúde e de endemias para o exercício de 2026, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>REQUERIMRNTO</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/50/oficio_3_quadrimestre_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ofício nº 01/2026_x000D_
+_x000D_
+_x000D_
+Ref.: Audiência Pública – Metas Fiscais._x000D_
+_x000D_
+_x000D_
+Senhor Presidente,_x000D_
+Decerto a Lei de Responsabilidade Fiscal – Lei Complementar nº 101, de 04 de maio de 2000, art. 9º § 4º, com o objetivo de ampliar a transparência e permitir maior controle da sociedade sobre a gestão de recursos públicos, estabelece instrumentos que obrigam os entes governamentais a demonstrarem a situação de suas finanças públicas, a exemplo da publicação do Relatório Resumido da Execução Orçamentária e do Relatório de Gestão Fiscal, bem como a realização de “Audiências Públicas Quadrimestrais”. Estes instrumentos permitem monitorar o cumprimento dos limites constitucionais e legais, alem das Metas Fiscais previstas na Lei de Diretrizes Orçamentárias – LDO, fundamentais na previsão de riscos e na correção de desvios capazes de afetar o equilíbrio público.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_01-2026_28129_assinado.pdf</t>
+  </si>
+  <si>
+    <t>A solicitação de apreciação em regime de urgência justifica-se pela necessidade de aprovação da matéria até dia 27/02/2026, considerando que o referido Projeto de Lei trata de reajuste é indispensável à regular execução administrativa, financeira e orçamentária do Município.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ALDENIZIO MIRANDA</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_titulo_de_cidadao_aldenisio.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente;_x000D_
+Venho por meio deste, com o devido respeito, requerer a concessão do Titulo de Cidadão Síitoquintense ao Pastor Carlos Alberto Mendes, em reconhecimento aos relevantes servidiços prestados á comunidade deste município.</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>INDCA</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ANDERSON DO ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf</t>
   </si>
   <si>
     <t>1 - Indica ao Poder Executivo Municipal a inclusão, na programação oficial dos festejos juninos do Município de Sítio do Quinto, de um dia com atração voltada ao público cristão._x000D_
 2 - Cumpre destacar que a Lei nº 572, de 22 de dezembro de 2025, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2026, prevê dotação orçamentária específica para a função Cultura no valor de R$ 4.248.000,00, o que assegura a viabilidade orçamentária da presente Indicação, sem geração de nova despesa nem afronta às normas fiscais.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>GIL CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.sitiodoquinto.ba.leg.br/media/</t>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_02_2026_vanidinha.pdf</t>
   </si>
   <si>
     <t>I - Instalação de agua, energia elétrica e construção de um Vilário no Cemitério municipal Santo Antônio na sede deste Município.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_03_2026.jpg1.pdf</t>
+  </si>
+  <si>
+    <t>I - Construção de quebra-molas na rua do Campo localizada no povoado Rasinho.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>I - Constrição de Quebra-molas na BA 390 que Sítio do Quinto à Antas no trecho inicial da BR até a fabrica de Blocos de Marcio Cleik.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>I - Disponibilizar Lanches para os pacientes que utilizam os veículos TFD, principalmente para o trajeto à Capital Salvador.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>NETINHA DE BADO</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>I - Ampliação da ponte que liga as comunidades Belém e Barreiro.</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>RENATINHO</t>
+  </si>
+  <si>
+    <t>I - Construção de três pontos de ônibus nos locais indicados abaixo:_x000D_
+1 saída da sede para o povoado Tingui;_x000D_
+2 Saída da sede para os Povoados Planalto e Rasinho;_x000D_
+3 Saída do povoado Tingui.</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>PDC</t>
+  </si>
+  <si>
+    <t>PARACERES DAS COMISSÕES</t>
+  </si>
+  <si>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>Da COMISSÃO DE FINANÇAS E ORÇAMENTO, sobre o Projeto de Lei nº ____ que dispõe sobre a alteração dos vencimentos dos cargos efetivos e demais_x000D_
+cargos da Câmara Municipal de Sítio do Quinto, bem como sobre o Projeto de Lei Ordinária nº _____/2026, que concede revisão geral anual sobre o vencimento básico dos servidores públicos e sobre o subsídio dos agentes políticos da Câmara Municipal de Sítio do Quinto, referente ao exercício de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -421,68 +613,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_-_reajuste_salarial_magisterio_2026__281_29_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_-_reajuste_do_agentes_2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/50/oficio_3_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_01-2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_titulo_de_cidadao_aldenisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_02_2026_vanidinha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_03_2026.jpg1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -511,63 +703,414 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>19</v>
       </c>
-      <c r="H3" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
         <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>74</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" t="s">
+        <v>79</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>