--- v1 (2026-04-04)
+++ v2 (2026-05-26)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -103,50 +103,68 @@
     <t>PLOE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA EXECUTIVO</t>
   </si>
   <si>
     <t>BENEDITO JOSÉ DE JESUS REIS</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_-_reajuste_salarial_magisterio_2026__281_29_assinado_1.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo V da Lei Municipal 293/2010, reajustando o salário dos Servidores do quadro efetivo do grupo ocupacional do Magistério do Município de Sítio do Quinto/Bahia, e dá outras providencias”.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_-_reajuste_do_agentes_2026_28129_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o reajuste do piso salarial dos agentes de saúde e de endemias para o exercício de 2026, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/75/pl_francisco_de_assis.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e a denominação de unidade escolar da Rede Pública Municipal de Ensino de Sítio do Quinto/BA, em homenagem ao Prof. Francisco Assis de Oliveira Melo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação e a denominação de unidade escolar da Rede Pública Municipal de Ensino de Sítio do Quinto/BA, em homenagem ao Prof. Francisco Assis de Oliveira Melo, e dá outras providências.”</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMRNTO</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/50/oficio_3_quadrimestre_2025.pdf</t>
   </si>
   <si>
     <t>Ofício nº 01/2026_x000D_
 _x000D_
 _x000D_
 Ref.: Audiência Pública – Metas Fiscais._x000D_
 _x000D_
 _x000D_
 Senhor Presidente,_x000D_
 Decerto a Lei de Responsabilidade Fiscal – Lei Complementar nº 101, de 04 de maio de 2000, art. 9º § 4º, com o objetivo de ampliar a transparência e permitir maior controle da sociedade sobre a gestão de recursos públicos, estabelece instrumentos que obrigam os entes governamentais a demonstrarem a situação de suas finanças públicas, a exemplo da publicação do Relatório Resumido da Execução Orçamentária e do Relatório de Gestão Fiscal, bem como a realização de “Audiências Públicas Quadrimestrais”. Estes instrumentos permitem monitorar o cumprimento dos limites constitucionais e legais, alem das Metas Fiscais previstas na Lei de Diretrizes Orçamentárias – LDO, fundamentais na previsão de riscos e na correção de desvios capazes de afetar o equilíbrio público.</t>
@@ -158,158 +176,209 @@
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_01-2026_28129_assinado.pdf</t>
   </si>
   <si>
     <t>A solicitação de apreciação em regime de urgência justifica-se pela necessidade de aprovação da matéria até dia 27/02/2026, considerando que o referido Projeto de Lei trata de reajuste é indispensável à regular execução administrativa, financeira e orçamentária do Município.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALDENIZIO MIRANDA</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_titulo_de_cidadao_aldenisio.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente;_x000D_
 Venho por meio deste, com o devido respeito, requerer a concessão do Titulo de Cidadão Síitoquintense ao Pastor Carlos Alberto Mendes, em reconhecimento aos relevantes servidiços prestados á comunidade deste município.</t>
   </si>
   <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>GIL CRUZ</t>
+  </si>
+  <si>
+    <t>Requer a concessão de regime de urgência especial para tramitação do Projeto de Lei nº 585/2026, que dispõe sobre normas gerais e procedimentos simplificados aplicáveis à Regularização Fundiária Urbana (REURB) no âmbito do Município de Sítio do Quinto/BA</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
     <t>INDCA</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ANDERSON DO ENFERMEIRO</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf</t>
   </si>
   <si>
     <t>1 - Indica ao Poder Executivo Municipal a inclusão, na programação oficial dos festejos juninos do Município de Sítio do Quinto, de um dia com atração voltada ao público cristão._x000D_
 2 - Cumpre destacar que a Lei nº 572, de 22 de dezembro de 2025, que estima a receita e fixa a despesa do Município para o exercício financeiro de 2026, prevê dotação orçamentária específica para a função Cultura no valor de R$ 4.248.000,00, o que assegura a viabilidade orçamentária da presente Indicação, sem geração de nova despesa nem afronta às normas fiscais.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>GIL CRUZ</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_02_2026_vanidinha.pdf</t>
   </si>
   <si>
     <t>I - Instalação de agua, energia elétrica e construção de um Vilário no Cemitério municipal Santo Antônio na sede deste Município.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_03_2026.jpg1.pdf</t>
   </si>
   <si>
     <t>I - Construção de quebra-molas na rua do Campo localizada no povoado Rasinho.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_04_2026.pdf</t>
   </si>
   <si>
     <t>I - Constrição de Quebra-molas na BA 390 que Sítio do Quinto à Antas no trecho inicial da BR até a fabrica de Blocos de Marcio Cleik.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_05_2026.pdf</t>
   </si>
   <si>
     <t>I - Disponibilizar Lanches para os pacientes que utilizam os veículos TFD, principalmente para o trajeto à Capital Salvador.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>NETINHA DE BADO</t>
   </si>
   <si>
     <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_06_2026.pdf</t>
   </si>
   <si>
     <t>I - Ampliação da ponte que liga as comunidades Belém e Barreiro.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RENATINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/63/indicacao_07_2026_vereador_renatinho.pdf</t>
   </si>
   <si>
     <t>I - Construção de três pontos de ônibus nos locais indicados abaixo:_x000D_
 1 saída da sede para o povoado Tingui;_x000D_
 2 Saída da sede para os Povoados Planalto e Rasinho;_x000D_
 3 Saída do povoado Tingui.</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/74/indicacao_09_2026_vereadora_gil.pdf</t>
+  </si>
+  <si>
+    <t>Indica disponibilizar Kit EPI, (Equipamentos de Proteção Individual). para os catadores cadastrados para trabalharem durante os períodos festivos Juninos no Município.</t>
+  </si>
+  <si>
     <t>64</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>PARACERES DAS COMISSÕES</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>Da COMISSÃO DE FINANÇAS E ORÇAMENTO, sobre o Projeto de Lei nº ____ que dispõe sobre a alteração dos vencimentos dos cargos efetivos e demais_x000D_
 cargos da Câmara Municipal de Sítio do Quinto, bem como sobre o Projeto de Lei Ordinária nº _____/2026, que concede revisão geral anual sobre o vencimento básico dos servidores públicos e sobre o subsídio dos agentes políticos da Câmara Municipal de Sítio do Quinto, referente ao exercício de 2025.</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/68/parecer_ccj_pl_cavalgada_e_outros.pdf</t>
+  </si>
+  <si>
+    <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei nº 583/2026, de autoria do Poder Executivo Municipal, que “Dispõe sobre a criação do Programa ‘Posto de Atendimento Digital do INSS’ no âmbito do município de Sítio do Quinto/BA, autoriza a celebração de Termo de_x000D_
+Convênio ou Acordo de Cooperação Técnica com o Instituto Nacional do Seguro Social e dá outras providências”, e sobre o Projeto de Lei nº587/2026, de autoria dos Vereadores Aldenísio Santana de Carvalho, Josefa Josinete Santos Santa Rosa e Laudigelson José dos Santos, que “Institui o Evento ‘Cavalgada do Povão’ no calendário oficial de eventos do Município de Sítio do Quinto - BA e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/72/parecer_ccj_pl_motorista_de_ambulancia_.pdf</t>
+  </si>
+  <si>
+    <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei nº 587/2026, de autoria do Vereador Anderson Cleyton Oliva de Souza, que “Autoriza o Poder Executivo Municipal a reconhecer a função de Motorista de Ambulância exercida por servidores públicos no Município de Sítio do Quinto/BA, em conformidade com a Lei Federal nº 15.250, de 3 de novembro de 2025, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/73/parecer_ccj_pl_reurb.pdf</t>
+  </si>
+  <si>
+    <t>Da COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL, sobre o Projeto de Lei nº 585/2026, de autoria do Poder Executivo Municipal,_x000D_
+que “Institui normas gerais e procedimentos simplificados aplicáveis à Regularização Fundiária Urbana (REURB) no âmbito do Município de Sítio do_x000D_
+Quinto, Estado da Bahia, institui a Taxa de Regularização Fundiária Urbana de Interesse Específico (Taxa REURB-E), em conformidade com a Lei Federal nº 13.465, de 11 de julho de 2017, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -613,56 +682,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_-_reajuste_salarial_magisterio_2026__281_29_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_-_reajuste_do_agentes_2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/50/oficio_3_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_01-2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_titulo_de_cidadao_aldenisio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_02_2026_vanidinha.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_03_2026.jpg1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/58/projeto_de_lei_recomposicao_inflacionaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_-_reajuste_salarial_magisterio_2026__281_29_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_-_reajuste_do_agentes_2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/75/pl_francisco_de_assis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/50/oficio_3_quadrimestre_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/53/requerimento_01-2026_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/66/requerimento_titulo_de_cidadao_aldenisio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/45/indicacao_dos_evangelicos-assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/46/indicacao_02_2026_vanidinha.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_03_2026.jpg1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_04_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_05_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_06_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/63/indicacao_07_2026_vereador_renatinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/74/indicacao_09_2026_vereadora_gil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/68/parecer_ccj_pl_cavalgada_e_outros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/72/parecer_ccj_pl_motorista_de_ambulancia_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sitiodoquinto.ba.leg.br/media/sapl/public/materialegislativa/2026/73/parecer_ccj_pl_reurb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="142.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -772,345 +841,534 @@
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>54</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F15" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>54</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
         <v>77</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G17" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H17" t="s">
         <v>79</v>
       </c>
-      <c r="G16" s="1" t="s">
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" t="s">
+        <v>82</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" t="s">
+        <v>90</v>
+      </c>
+      <c r="E20" t="s">
+        <v>91</v>
+      </c>
+      <c r="F20" t="s">
+        <v>92</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="H16" t="s">
-        <v>80</v>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" t="s">
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" t="s">
+        <v>91</v>
+      </c>
+      <c r="F22" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" t="s">
+        <v>91</v>
+      </c>
+      <c r="F23" t="s">
+        <v>92</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H23" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>